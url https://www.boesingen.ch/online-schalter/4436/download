--- v0 (2025-10-13)
+++ v1 (2026-08-22)
@@ -1,249 +1,248 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/fontTable0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="73483BE7" w14:textId="77777777" w:rsidR="002B6848" w:rsidRDefault="002B6848" w:rsidP="002B6848">
+    <w:p w14:paraId="73483BE7" w14:textId="462572BD" w:rsidR="002B6848" w:rsidRDefault="007D33C0" w:rsidP="002B6848">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B739C5">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55D995A6" wp14:editId="174EDCDF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EAD5F01" wp14:editId="48F357CE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-428625</wp:posOffset>
+              <wp:posOffset>-407035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>1905</wp:posOffset>
+              <wp:posOffset>-55245</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1965325" cy="534035"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...7 lines deleted...]
-            </wp:wrapTight>
+            <wp:wrapNone/>
             <wp:docPr id="1" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="wvb_kopfzeile_graustufen.jpg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1" name="Grafik 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="6739" t="19445" r="60459" b="18056"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1965325" cy="534035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00285109">
+      <w:r w:rsidR="002B6848" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B739C5">
+        <w:t>Anschlussgesuch für</w:t>
+      </w:r>
+      <w:r w:rsidR="00285109">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Neu- und Umbauten</w:t>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6848" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:t>Neu- und Umbauten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352EF90A" w14:textId="63621DFE" w:rsidR="00285109" w:rsidRPr="00B739C5" w:rsidRDefault="00285109" w:rsidP="002B6848">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6614D2AA" w14:textId="77777777" w:rsidR="00CB75C0" w:rsidRPr="00AA3388" w:rsidRDefault="00CB75C0" w:rsidP="00CB75C0">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E2C263" w14:textId="77777777" w:rsidR="00CB75C0" w:rsidRPr="00AA3388" w:rsidRDefault="00CB75C0" w:rsidP="00CB75C0">
-      <w:pPr>
+    <w:p w14:paraId="47E2C263" w14:textId="77777777" w:rsidR="00CB75C0" w:rsidRPr="00AA3388" w:rsidRDefault="00CB75C0" w:rsidP="007D33C0">
+      <w:pPr>
+        <w:ind w:left="-142" w:firstLine="142"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="614828C1" w14:textId="77777777" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="0074356D">
+    <w:p w14:paraId="614828C1" w14:textId="6F192596" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="0074356D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B739C5">
-[...8 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B323A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baugesuch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B323A8" w:rsidRPr="00B323A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93051" w:rsidRPr="00B323A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FRIAC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -363,59 +362,67 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> COMMENTS   \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="0042774E" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B7025B" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="00416AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Plan Folio</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Plan Folio:</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
@@ -505,175 +512,190 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Art.:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Art</w:t>
       </w:r>
       <w:r w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+        <w:t>.:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text3"/>
+            <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text3"/>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="28505752" w14:textId="77777777" w:rsidR="0074356D" w:rsidRDefault="0074356D" w:rsidP="0002384A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="3686"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="6946"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -735,389 +757,391 @@
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D32AB26" w14:textId="77777777" w:rsidR="008807B8" w:rsidRPr="00AA3388" w:rsidRDefault="008807B8" w:rsidP="0074356D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:ind w:left="2127"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BDC99CA" w14:textId="77777777" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="00754FC9">
+    <w:p w14:paraId="0BDC99CA" w14:textId="583C15B4" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="00754FC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B739C5">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00416AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Objekt</w:t>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text4"/>
+            <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text4"/>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
-[...49 lines deleted...]
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="29048AB7" w14:textId="77777777" w:rsidR="008807B8" w:rsidRPr="00AA3388" w:rsidRDefault="0074356D" w:rsidP="0074356D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9351"/>
         </w:tabs>
         <w:ind w:left="2127"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4A4807" w14:textId="77777777" w:rsidR="00A13F3D" w:rsidRPr="00AA3388" w:rsidRDefault="00A13F3D" w:rsidP="00A13F3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:ind w:left="2127"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72B9FB33" w14:textId="77777777" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="00754FC9">
+    <w:p w14:paraId="72B9FB33" w14:textId="3713C5F6" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="00754FC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B739C5">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00416AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Bauherr</w:t>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text5"/>
+            <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text5"/>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
-[...49 lines deleted...]
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="63E6B861" w14:textId="77777777" w:rsidR="0074356D" w:rsidRPr="00AA3388" w:rsidRDefault="0074356D" w:rsidP="0074356D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9351"/>
         </w:tabs>
         <w:ind w:left="2127"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
@@ -1139,88 +1163,86 @@
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15879F5A" w14:textId="77777777" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="00754FC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B739C5">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00416AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Projektverfasser</w:t>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text6"/>
+      <w:bookmarkStart w:id="2" w:name="Text6"/>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1266,244 +1288,245 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0EF8F007" w14:textId="77777777" w:rsidR="0074356D" w:rsidRPr="00AA3388" w:rsidRDefault="0074356D" w:rsidP="0074356D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9351"/>
         </w:tabs>
         <w:ind w:left="2127"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1CF616" w14:textId="77777777" w:rsidR="00A13F3D" w:rsidRPr="00AA3388" w:rsidRDefault="00A13F3D" w:rsidP="00A13F3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:ind w:left="2127"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15199704" w14:textId="77777777" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="00754FC9">
+    <w:p w14:paraId="15199704" w14:textId="3E3A6E8A" w:rsidR="006F3BDA" w:rsidRPr="00B739C5" w:rsidRDefault="006F3BDA" w:rsidP="00754FC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B739C5">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00416AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Standort</w:t>
       </w:r>
       <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text7"/>
+            <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text7"/>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
-[...49 lines deleted...]
-      <w:r w:rsidR="00CB5154" w:rsidRPr="00B739C5">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="11C33305" w14:textId="77777777" w:rsidR="0074356D" w:rsidRPr="00AA3388" w:rsidRDefault="0074356D" w:rsidP="0074356D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9351"/>
         </w:tabs>
         <w:ind w:left="2127"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
@@ -1581,51 +1604,51 @@
         <w:t>Firma, Adresse</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text8"/>
+      <w:bookmarkStart w:id="3" w:name="Text8"/>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
@@ -1653,51 +1676,51 @@
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0D3D627F" w14:textId="77777777" w:rsidR="0002384A" w:rsidRPr="00AA3388" w:rsidRDefault="0002384A" w:rsidP="0002384A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9351"/>
         </w:tabs>
         <w:ind w:left="2127"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
@@ -1850,338 +1873,373 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CEA8B30" w14:textId="77777777" w:rsidR="000978B0" w:rsidRPr="000978B0" w:rsidRDefault="000978B0" w:rsidP="000246BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="right" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CEA5A41" w14:textId="77777777" w:rsidR="00B41B7F" w:rsidRDefault="00B41B7F" w:rsidP="000246BE">
+    <w:p w14:paraId="1CEA5A41" w14:textId="2A77EB01" w:rsidR="00B41B7F" w:rsidRDefault="00B41B7F" w:rsidP="000246BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="right" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Grundstück</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA3388">
-[...18 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00EE0BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Parzellenfläche</w:t>
+      </w:r>
+      <w:r w:rsidR="00436C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text9"/>
+            <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text9"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00AA3388">
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00AA3388">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA3388">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA3388">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA3388">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA3388">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00FE7509" w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:tab/>
+        <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00FE7509" w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA3388">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>Zone</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA3388">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text10"/>
+            <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text10"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00AA3388">
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00AA3388">
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA3388">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA3388">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA3388">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA3388">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BA5" w:rsidRPr="00B739C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="6595215B" w14:textId="77777777" w:rsidR="00A52DF7" w:rsidRPr="004948B2" w:rsidRDefault="00A52DF7" w:rsidP="000246BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004948B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
@@ -2240,51 +2298,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="252D8207" w14:textId="77777777" w:rsidR="00A52DF7" w:rsidRPr="004948B2" w:rsidRDefault="00A52DF7" w:rsidP="000246BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE22028" w14:textId="0D15A13E" w:rsidR="00B41B7F" w:rsidRPr="00862B24" w:rsidRDefault="00B41B7F" w:rsidP="000246BE">
+    <w:p w14:paraId="5DE22028" w14:textId="4281CF91" w:rsidR="00B41B7F" w:rsidRPr="00862B24" w:rsidRDefault="00B41B7F" w:rsidP="000246BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="right" w:pos="5245"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Wohnung</w:t>
@@ -2307,51 +2365,51 @@
         <w:t>Anzahl:</w:t>
       </w:r>
       <w:r w:rsidR="00FE7509" w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text11"/>
+      <w:bookmarkStart w:id="4" w:name="Text11"/>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
@@ -2379,68 +2437,68 @@
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00862B24" w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00862B24" w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk149825478"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk149825478"/>
       <w:r w:rsidR="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>GFZ</w:t>
       </w:r>
       <w:r w:rsidR="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00862B24" w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
@@ -2504,61 +2562,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00862B24" w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00862B24" w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002373F1">
-[...9 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="46F881A9" w14:textId="77777777" w:rsidR="00862B24" w:rsidRPr="004948B2" w:rsidRDefault="00862B24" w:rsidP="000246BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9356"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004948B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
@@ -2616,51 +2665,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46931626" w14:textId="77777777" w:rsidR="00862B24" w:rsidRPr="004948B2" w:rsidRDefault="00862B24" w:rsidP="00754FC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="4962"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13C57CE9" w14:textId="3FA7A0B8" w:rsidR="00B41B7F" w:rsidRPr="002373F1" w:rsidRDefault="00B41B7F" w:rsidP="002373F1">
+    <w:p w14:paraId="13C57CE9" w14:textId="2CFED3A5" w:rsidR="00B41B7F" w:rsidRPr="002373F1" w:rsidRDefault="00B41B7F" w:rsidP="002373F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="right" w:pos="5245"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Erdsonde</w:t>
@@ -2684,51 +2733,51 @@
       </w:r>
       <w:r w:rsidR="00FE7509" w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text12"/>
+      <w:bookmarkStart w:id="6" w:name="Text12"/>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
@@ -2761,183 +2810,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...131 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="1A55A69A" w14:textId="1E38DCDE" w:rsidR="00862B24" w:rsidRDefault="00862B24" w:rsidP="00850381">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2960,51 +2877,51 @@
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E51F03" w14:textId="77777777" w:rsidR="00862B24" w:rsidRPr="00A52DF7" w:rsidRDefault="00862B24" w:rsidP="00754FC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B6904A8" w14:textId="06CA695E" w:rsidR="002373F1" w:rsidRPr="00862B24" w:rsidRDefault="00B41B7F" w:rsidP="002373F1">
+    <w:p w14:paraId="3B6904A8" w14:textId="000B2762" w:rsidR="002373F1" w:rsidRPr="00862B24" w:rsidRDefault="00B41B7F" w:rsidP="002373F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="right" w:pos="5245"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Schwimmbad</w:t>
@@ -3027,51 +2944,51 @@
         <w:t>Bassin-Inhalt</w:t>
       </w:r>
       <w:r w:rsidR="00FE7509" w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text13"/>
+      <w:bookmarkStart w:id="7" w:name="Text13"/>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
@@ -3099,199 +3016,83 @@
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00FE7509" w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00862B24" w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE7509" w:rsidRPr="00862B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00FE7509" w:rsidRPr="00BF2B87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>3</w:t>
-      </w:r>
-[...114 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="574C0CAD" w14:textId="07F0A4AC" w:rsidR="00583066" w:rsidRDefault="00583066" w:rsidP="00850381">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="8931"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8F20AB" w14:textId="77777777" w:rsidR="00F36E16" w:rsidRPr="00F36E16" w:rsidRDefault="00F36E16" w:rsidP="00F36E16">
       <w:pPr>
@@ -4209,92 +4010,94 @@
         </w:rPr>
         <w:t>Sprinkleranlage:</w:t>
       </w:r>
       <w:r w:rsidR="00482801">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:id w:val="1690561140"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00482801">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00482801">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidR="00482801">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:id w:val="-786495213"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00482801">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00482801">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34819BCC" w14:textId="77777777" w:rsidR="00F36E16" w:rsidRPr="00F36E16" w:rsidRDefault="00F36E16" w:rsidP="00F36E16">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
@@ -5428,51 +5231,51 @@
           <w:spacing w:val="2"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>: 100</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3388">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>mit eingezeichneter Wassereintrittsstelle und Verteilbatterie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A0AB54" w14:textId="76A5B975" w:rsidR="00766C25" w:rsidRPr="002373F1" w:rsidRDefault="00D77BE8" w:rsidP="00F96EF6">
+    <w:p w14:paraId="53A0AB54" w14:textId="76A5B975" w:rsidR="00766C25" w:rsidRDefault="00D77BE8" w:rsidP="00F96EF6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3168"/>
         </w:tabs>
         <w:spacing w:line="245" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -5511,261 +5314,296 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3346122" cy="484030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00766C25" w:rsidRPr="002373F1" w:rsidSect="00FC730B">
+    <w:p w14:paraId="38FB0741" w14:textId="146ACE36" w:rsidR="0017295D" w:rsidRPr="0097585D" w:rsidRDefault="0017295D" w:rsidP="0017295D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097585D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Bösingen, 17.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0017295D" w:rsidRPr="0097585D" w:rsidSect="007D33C0">
       <w:pgSz w:w="11563" w:h="16483"/>
-      <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="1361" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="1247" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
-    <w:panose1 w:val="02010601000101010101"/>
+    <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/fontTable0.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:pitch w:val="variable"/>
     <w:family w:val="swiss"/>
     <w:panose1 w:val="02020603050405020304"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F5149"/>
     <w:rsid w:val="00005A76"/>
     <w:rsid w:val="0002384A"/>
     <w:rsid w:val="000246BE"/>
     <w:rsid w:val="00031791"/>
     <w:rsid w:val="00035B87"/>
     <w:rsid w:val="0004199E"/>
     <w:rsid w:val="00051E72"/>
     <w:rsid w:val="00052E4C"/>
     <w:rsid w:val="00097421"/>
     <w:rsid w:val="000978B0"/>
     <w:rsid w:val="00136895"/>
     <w:rsid w:val="00154AE6"/>
+    <w:rsid w:val="0017295D"/>
     <w:rsid w:val="001A0544"/>
     <w:rsid w:val="001B4511"/>
     <w:rsid w:val="001F2C07"/>
     <w:rsid w:val="002373F1"/>
     <w:rsid w:val="002376A1"/>
     <w:rsid w:val="00285109"/>
     <w:rsid w:val="002B6848"/>
     <w:rsid w:val="00307D87"/>
+    <w:rsid w:val="003312FA"/>
     <w:rsid w:val="003B0478"/>
+    <w:rsid w:val="00416AC4"/>
+    <w:rsid w:val="0042216A"/>
     <w:rsid w:val="00427716"/>
     <w:rsid w:val="0042774E"/>
     <w:rsid w:val="00436C27"/>
     <w:rsid w:val="00482801"/>
     <w:rsid w:val="004948B2"/>
     <w:rsid w:val="00583066"/>
     <w:rsid w:val="0058552A"/>
+    <w:rsid w:val="005C6F71"/>
+    <w:rsid w:val="00686CAF"/>
     <w:rsid w:val="006D3EC9"/>
     <w:rsid w:val="006F3BDA"/>
     <w:rsid w:val="0074356D"/>
     <w:rsid w:val="00754FC9"/>
     <w:rsid w:val="00766C25"/>
     <w:rsid w:val="007807BD"/>
+    <w:rsid w:val="007D33C0"/>
     <w:rsid w:val="00850381"/>
     <w:rsid w:val="008540EE"/>
     <w:rsid w:val="00862B24"/>
     <w:rsid w:val="00867673"/>
     <w:rsid w:val="008807B8"/>
     <w:rsid w:val="00893E07"/>
     <w:rsid w:val="008B1140"/>
     <w:rsid w:val="008C12A3"/>
     <w:rsid w:val="008D35E3"/>
     <w:rsid w:val="00951104"/>
     <w:rsid w:val="00974291"/>
+    <w:rsid w:val="0097585D"/>
     <w:rsid w:val="009F5149"/>
+    <w:rsid w:val="00A02C75"/>
     <w:rsid w:val="00A13F3D"/>
     <w:rsid w:val="00A52DF7"/>
     <w:rsid w:val="00A716E8"/>
+    <w:rsid w:val="00A93051"/>
     <w:rsid w:val="00AA3388"/>
     <w:rsid w:val="00AA6C11"/>
     <w:rsid w:val="00AC22D2"/>
+    <w:rsid w:val="00AC39CE"/>
     <w:rsid w:val="00AD115A"/>
     <w:rsid w:val="00AE3E52"/>
+    <w:rsid w:val="00B323A8"/>
     <w:rsid w:val="00B41B7F"/>
     <w:rsid w:val="00B7025B"/>
     <w:rsid w:val="00B714B5"/>
     <w:rsid w:val="00B723B8"/>
     <w:rsid w:val="00B739C5"/>
     <w:rsid w:val="00BE7ACA"/>
     <w:rsid w:val="00BF2B87"/>
     <w:rsid w:val="00BF3FEB"/>
     <w:rsid w:val="00C2109D"/>
     <w:rsid w:val="00C36B06"/>
     <w:rsid w:val="00C5527E"/>
     <w:rsid w:val="00CB5154"/>
     <w:rsid w:val="00CB75C0"/>
     <w:rsid w:val="00CC0D8A"/>
     <w:rsid w:val="00CD1184"/>
     <w:rsid w:val="00D1252C"/>
     <w:rsid w:val="00D66D9A"/>
     <w:rsid w:val="00D77BE8"/>
     <w:rsid w:val="00DA1C1A"/>
     <w:rsid w:val="00DD150E"/>
     <w:rsid w:val="00DF6726"/>
     <w:rsid w:val="00E03B1C"/>
     <w:rsid w:val="00EB18F1"/>
+    <w:rsid w:val="00EC5DF8"/>
+    <w:rsid w:val="00EE0BA5"/>
     <w:rsid w:val="00F12568"/>
     <w:rsid w:val="00F36E16"/>
     <w:rsid w:val="00F63926"/>
+    <w:rsid w:val="00F72045"/>
     <w:rsid w:val="00F74D1C"/>
     <w:rsid w:val="00F96EF6"/>
     <w:rsid w:val="00FC730B"/>
+    <w:rsid w:val="00FE1625"/>
     <w:rsid w:val="00FE7509"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="69747477"/>
   <w15:docId w15:val="{3CFB8173-DC0D-420E-BDE9-F81420E33FD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6223,51 +6061,51 @@
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
     <w:name w:val="Untertitel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Untertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00B7025B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="drId2" Type="http://schemas.openxmlformats.org/wordprocessingml/2006/fontTable" Target="fontTable0.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -6536,69 +6374,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2EEC69E-28FA-45C5-B0C7-A376C958771A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>210</Words>
-  <Characters>1326</Characters>
+  <Words>205</Words>
+  <Characters>1295</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1533</CharactersWithSpaces>
+  <CharactersWithSpaces>1498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Peter Portmann</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>